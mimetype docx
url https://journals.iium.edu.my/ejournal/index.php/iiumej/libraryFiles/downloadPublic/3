--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -440,80 +440,78 @@
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> the styles provided in this document to write your paper. You will find style name between brackets at the end of character or paragraph. (</w:t>
       </w:r>
       <w:r w:rsidR="000E5790" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>Normal</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001B35B3" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53764C47" w14:textId="77777777" w:rsidR="001B35B3" w:rsidRPr="00B85CFD" w:rsidRDefault="001B35B3" w:rsidP="004C7F69">
+    <w:p w14:paraId="53764C47" w14:textId="2FB9ACC2" w:rsidR="001B35B3" w:rsidRPr="00B85CFD" w:rsidRDefault="001B35B3" w:rsidP="004C7F69">
       <w:pPr>
         <w:pStyle w:val="IIUMEJabstract"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">ABSTRAK: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">(Abstract in </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004C33D0" w:rsidRPr="00B85CFD">
+        <w:rPr>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t>Malaysian</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> Language) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>Gunakan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
@@ -2625,123 +2623,91 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2800718C" w14:textId="77777777" w:rsidR="0082210A" w:rsidRPr="00B85CFD" w:rsidRDefault="0082210A" w:rsidP="0082210A">
       <w:pPr>
         <w:pStyle w:val="IIUMEJreferenceitem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> BB (Date of publication). Title of article. Title of Journal, volume number: page range. doi:0000000/000000000000 or </w:t>
+        <w:t>Author AA,  Author BB (Date of publication). Title of article. Title of Journal, volume number: page range. doi:0000000/000000000000 or </w:t>
       </w:r>
       <w:r w:rsidR="00E218D1" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>https://</w:t>
       </w:r>
       <w:r w:rsidR="00312CFE" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>doi.org/10.xxxx/xxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3410CA2C" w14:textId="77777777" w:rsidR="0082210A" w:rsidRPr="00B85CFD" w:rsidRDefault="0082210A" w:rsidP="0082210A">
       <w:pPr>
         <w:pStyle w:val="IIUMEJreferenceitem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> BB (Date of publication). Title of article. Title of Journal, volume number: page range. Retrieved from http://www.journalhomepage.com/full/url/</w:t>
+        <w:t>Author AA,  Author BB (Date of publication). Title of article. Title of Journal, volume number: page range. Retrieved from http://www.journalhomepage.com/full/url/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0328CA50" w14:textId="77777777" w:rsidR="0082210A" w:rsidRPr="00B85CFD" w:rsidRDefault="0082210A" w:rsidP="0082210A">
       <w:pPr>
         <w:pStyle w:val="IIUMEJreferenceitem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
@@ -2755,67 +2721,51 @@
         </w:rPr>
         <w:t>Mohabati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>Mobarez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> B</w:t>
+        <w:t xml:space="preserve"> A, Farhangi B</w:t>
       </w:r>
       <w:r w:rsidR="00A61C46" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2016)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>. Cloning expression and purification flagellar sheath adhesion of Helicobacter pylori in Escherichia coli host as a vaccinatio</w:t>
       </w:r>
       <w:r w:rsidR="00A61C46" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">n target. Clin Exp Vaccine Res., </w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2847,126 +2797,126 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="69C41C6D" w14:textId="77777777" w:rsidR="0082210A" w:rsidRPr="00B85CFD" w:rsidRDefault="0082210A" w:rsidP="004332B0">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0082210A" w:rsidRPr="00B85CFD" w:rsidSect="00FD69DE">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1728" w:right="1440" w:bottom="1152" w:left="1440" w:header="1008" w:footer="850" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12F9C360" w14:textId="77777777" w:rsidR="00EE38DD" w:rsidRDefault="00EE38DD">
+    <w:p w14:paraId="5609C129" w14:textId="77777777" w:rsidR="00462DCC" w:rsidRDefault="00462DCC">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="429F57D9" w14:textId="77777777" w:rsidR="00EE38DD" w:rsidRDefault="00EE38DD">
+    <w:p w14:paraId="05D14B7A" w14:textId="77777777" w:rsidR="00462DCC" w:rsidRDefault="00462DCC">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -2977,61 +2927,61 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F9C6897" w14:textId="19B30952" w:rsidR="00915296" w:rsidRDefault="00915296" w:rsidP="003E0830">
     <w:pPr>
       <w:pStyle w:val="Footer1"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1E652939" w14:textId="77777777" w:rsidR="003E0830" w:rsidRPr="003E0830" w:rsidRDefault="003E0830" w:rsidP="003E0830">
     <w:pPr>
       <w:pStyle w:val="Footer1"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E33B921" w14:textId="77777777" w:rsidR="00EE38DD" w:rsidRDefault="00EE38DD">
+    <w:p w14:paraId="2D351EFF" w14:textId="77777777" w:rsidR="00462DCC" w:rsidRDefault="00462DCC">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11473E94" w14:textId="77777777" w:rsidR="00EE38DD" w:rsidRDefault="00EE38DD">
+    <w:p w14:paraId="24C1C7B7" w14:textId="77777777" w:rsidR="00462DCC" w:rsidRDefault="00462DCC">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F52342C" w14:textId="15DCAB06" w:rsidR="00B46A34" w:rsidRDefault="00B46A34" w:rsidP="00B92914">
     <w:pPr>
       <w:pStyle w:val="Header1"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9639"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:right="9" w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
@@ -6143,51 +6093,51 @@
   </w:num>
   <w:num w:numId="43" w16cid:durableId="521548846">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1291328700">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1452478777">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="589239252">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1108236978">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1017659402">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6239,148 +6189,155 @@
     <w:rsid w:val="00250E59"/>
     <w:rsid w:val="002557D4"/>
     <w:rsid w:val="002652E8"/>
     <w:rsid w:val="00287D1B"/>
     <w:rsid w:val="002930A6"/>
     <w:rsid w:val="002979CC"/>
     <w:rsid w:val="002C349E"/>
     <w:rsid w:val="002E7D9E"/>
     <w:rsid w:val="00312CFE"/>
     <w:rsid w:val="00316395"/>
     <w:rsid w:val="00344286"/>
     <w:rsid w:val="00377636"/>
     <w:rsid w:val="00383D75"/>
     <w:rsid w:val="00385990"/>
     <w:rsid w:val="003860EF"/>
     <w:rsid w:val="003A7544"/>
     <w:rsid w:val="003B3BD9"/>
     <w:rsid w:val="003C08DB"/>
     <w:rsid w:val="003C22C6"/>
     <w:rsid w:val="003D353A"/>
     <w:rsid w:val="003E0830"/>
     <w:rsid w:val="0042211D"/>
     <w:rsid w:val="00427ADA"/>
     <w:rsid w:val="004332B0"/>
     <w:rsid w:val="00441B80"/>
+    <w:rsid w:val="00441DB4"/>
     <w:rsid w:val="00446C04"/>
     <w:rsid w:val="004513AD"/>
     <w:rsid w:val="00457958"/>
+    <w:rsid w:val="00462DCC"/>
     <w:rsid w:val="004637D9"/>
     <w:rsid w:val="004740CC"/>
     <w:rsid w:val="00477A44"/>
     <w:rsid w:val="004A22CA"/>
+    <w:rsid w:val="004C33D0"/>
     <w:rsid w:val="004C7F69"/>
     <w:rsid w:val="004E3DC3"/>
     <w:rsid w:val="004F2A0E"/>
     <w:rsid w:val="00510405"/>
     <w:rsid w:val="005113C2"/>
     <w:rsid w:val="005120EE"/>
     <w:rsid w:val="00535D75"/>
     <w:rsid w:val="00566CF0"/>
     <w:rsid w:val="00574B59"/>
     <w:rsid w:val="0057798A"/>
     <w:rsid w:val="00577D13"/>
     <w:rsid w:val="0058198C"/>
     <w:rsid w:val="00587723"/>
     <w:rsid w:val="005971DA"/>
     <w:rsid w:val="005A5B10"/>
     <w:rsid w:val="005B305E"/>
     <w:rsid w:val="005F20DB"/>
     <w:rsid w:val="005F21D3"/>
     <w:rsid w:val="00600397"/>
     <w:rsid w:val="00620A4D"/>
     <w:rsid w:val="00644879"/>
     <w:rsid w:val="006623E4"/>
     <w:rsid w:val="0066496E"/>
     <w:rsid w:val="00667A8E"/>
     <w:rsid w:val="006A0C6F"/>
     <w:rsid w:val="006A0FD7"/>
     <w:rsid w:val="006A1F6B"/>
     <w:rsid w:val="006C55F6"/>
     <w:rsid w:val="006D4477"/>
     <w:rsid w:val="006D6B8A"/>
+    <w:rsid w:val="006D7BB0"/>
     <w:rsid w:val="00701427"/>
     <w:rsid w:val="00710967"/>
     <w:rsid w:val="0071175D"/>
     <w:rsid w:val="007119A9"/>
     <w:rsid w:val="007124F9"/>
     <w:rsid w:val="00714D1F"/>
     <w:rsid w:val="00715467"/>
     <w:rsid w:val="00730B98"/>
     <w:rsid w:val="00746ABD"/>
     <w:rsid w:val="00776731"/>
     <w:rsid w:val="00793DEE"/>
     <w:rsid w:val="00794149"/>
     <w:rsid w:val="007B4412"/>
     <w:rsid w:val="007C5FC3"/>
     <w:rsid w:val="007D60E6"/>
     <w:rsid w:val="007D63A2"/>
     <w:rsid w:val="007E4376"/>
     <w:rsid w:val="007F474F"/>
     <w:rsid w:val="00812DDB"/>
     <w:rsid w:val="008164E8"/>
     <w:rsid w:val="0082210A"/>
     <w:rsid w:val="008437FF"/>
     <w:rsid w:val="008621D6"/>
     <w:rsid w:val="00867858"/>
     <w:rsid w:val="008767F3"/>
     <w:rsid w:val="00882432"/>
     <w:rsid w:val="00884452"/>
     <w:rsid w:val="00896B5E"/>
     <w:rsid w:val="008B3292"/>
     <w:rsid w:val="008B3E44"/>
     <w:rsid w:val="008B536A"/>
     <w:rsid w:val="008D3D3B"/>
     <w:rsid w:val="008F2F0D"/>
     <w:rsid w:val="009075A8"/>
     <w:rsid w:val="00915296"/>
     <w:rsid w:val="009302E1"/>
     <w:rsid w:val="00936960"/>
     <w:rsid w:val="009414CF"/>
     <w:rsid w:val="00943A44"/>
     <w:rsid w:val="00944855"/>
     <w:rsid w:val="00956F2B"/>
     <w:rsid w:val="0096325F"/>
+    <w:rsid w:val="00964A41"/>
     <w:rsid w:val="009767D9"/>
+    <w:rsid w:val="0098727F"/>
     <w:rsid w:val="009A7D35"/>
     <w:rsid w:val="009B62C6"/>
     <w:rsid w:val="009C46A0"/>
     <w:rsid w:val="009E0284"/>
     <w:rsid w:val="00A37F3F"/>
     <w:rsid w:val="00A50662"/>
     <w:rsid w:val="00A57230"/>
     <w:rsid w:val="00A61C46"/>
     <w:rsid w:val="00A6432A"/>
     <w:rsid w:val="00A81684"/>
     <w:rsid w:val="00A82586"/>
     <w:rsid w:val="00A87E67"/>
     <w:rsid w:val="00A95B52"/>
     <w:rsid w:val="00AB21D0"/>
     <w:rsid w:val="00AC17EC"/>
     <w:rsid w:val="00AC716A"/>
     <w:rsid w:val="00AD51FA"/>
     <w:rsid w:val="00AD5A96"/>
+    <w:rsid w:val="00AE1DBD"/>
     <w:rsid w:val="00AE5D83"/>
     <w:rsid w:val="00B06D82"/>
     <w:rsid w:val="00B22215"/>
     <w:rsid w:val="00B412F9"/>
     <w:rsid w:val="00B46A34"/>
     <w:rsid w:val="00B60250"/>
     <w:rsid w:val="00B76F8A"/>
     <w:rsid w:val="00B85CFD"/>
     <w:rsid w:val="00B92914"/>
     <w:rsid w:val="00BB223D"/>
     <w:rsid w:val="00BB60F8"/>
     <w:rsid w:val="00BC79CB"/>
     <w:rsid w:val="00BD722B"/>
     <w:rsid w:val="00BE46C5"/>
     <w:rsid w:val="00BE7152"/>
     <w:rsid w:val="00BF2B83"/>
     <w:rsid w:val="00BF50BB"/>
     <w:rsid w:val="00BF5CB5"/>
     <w:rsid w:val="00BF6A9E"/>
     <w:rsid w:val="00C0267B"/>
     <w:rsid w:val="00C02BB6"/>
     <w:rsid w:val="00C0329E"/>
     <w:rsid w:val="00C23EE2"/>
     <w:rsid w:val="00C2482F"/>
     <w:rsid w:val="00C322A7"/>
@@ -8032,74 +7989,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{157255C7-4EDC-436B-9657-18B549B0CA7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>IIUMEJ_JournalTemplate-revised-Dec-2017.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>864</Words>
-  <Characters>4925</Characters>
+  <Characters>4926</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>APPLICATION OF DIGITAL CELLULAR RADIO FOR MOBILE LOCATION ESTIMATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Springer Verlag</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5778</CharactersWithSpaces>
+  <CharactersWithSpaces>5779</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>APPLICATION OF DIGITAL CELLULAR RADIO FOR MOBILE LOCATION ESTIMATION</dc:title>
   <dc:creator>zalam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ea3ddcf3-ec78-4697-80d9-9aa815817a19</vt:lpwstr>
   </property>
 </Properties>
 </file>