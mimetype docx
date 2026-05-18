--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -376,94 +376,106 @@
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00715467" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>(Received: Day Month Year; Accepted: Day Month Year; Published online: Day Month Year)</w:t>
       </w:r>
       <w:r w:rsidR="00600397" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39538085" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="004C7F69">
+    <w:p w14:paraId="39538085" w14:textId="5BACED04" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="004C7F69">
       <w:pPr>
         <w:pStyle w:val="IIUMEJabstract"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the styles provided in this document to write your paper. You will find style name between brackets at the end of character or paragraph. (</w:t>
+        <w:t xml:space="preserve"> the styles provided in this document to write your paper. You will find </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62F93">
+        <w:rPr>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the style name between brackets at the end of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:rPr>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t>character or paragraph. (</w:t>
       </w:r>
       <w:r w:rsidR="000E5790" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>Normal</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001B35B3" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53764C47" w14:textId="2FB9ACC2" w:rsidR="001B35B3" w:rsidRPr="00B85CFD" w:rsidRDefault="001B35B3" w:rsidP="004C7F69">
       <w:pPr>
         <w:pStyle w:val="IIUMEJabstract"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
@@ -811,183 +823,205 @@
         <w:t>Normal</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> + title case).</w:t>
       </w:r>
       <w:r w:rsidR="00C0329E" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Maximum five]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF17C43" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="0071175D" w:rsidRDefault="00600397" w:rsidP="0071175D">
+    <w:p w14:paraId="7FF17C43" w14:textId="2B0BD04E" w:rsidR="00600397" w:rsidRPr="0071175D" w:rsidRDefault="00600397" w:rsidP="0071175D">
       <w:pPr>
         <w:pStyle w:val="IIUMEJheading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0071175D">
-        <w:t>INTRODUCTION (</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56E3D">
+        <w:t>ntroduction</w:t>
+      </w:r>
+      <w:r w:rsidR="00885DC2">
+        <w:t xml:space="preserve"> (Heading 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E391F88" w14:textId="2AD402EA" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00B62F93" w:rsidP="00A81684">
+      <w:pPr>
+        <w:pStyle w:val="IIUMEJContent"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To make formatting easier, you can use the style menu just below</w:t>
+      </w:r>
+      <w:r w:rsidR="00600397" w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> the standard menu. Every button has a name </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00600397" w:rsidRPr="00B85CFD">
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00600397" w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00600397" w:rsidRPr="00B85CFD">
+        <w:t>style name in brackets after each paragraph. (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Body Text</w:t>
+      </w:r>
+      <w:r w:rsidR="00600397" w:rsidRPr="00B85CFD">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207B94BA" w14:textId="25EC85E4" w:rsidR="00600397" w:rsidRPr="0071175D" w:rsidRDefault="00600397" w:rsidP="0071175D">
+      <w:pPr>
+        <w:pStyle w:val="IIUMEJheading1"/>
+      </w:pPr>
       <w:r w:rsidRPr="0071175D">
-        <w:t>1)</w:t>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62F93">
+        <w:t>rganizing Your Paper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E391F88" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
+    <w:p w14:paraId="400561D6" w14:textId="7DE6671D" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
       <w:pPr>
         <w:pStyle w:val="IIUMEJContent"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
-        <w:t>In an attempt to make formatting eas</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> menu just under the standard menu. Every button has a name similar to style name in brackets after each paragraph. (</w:t>
+        <w:t xml:space="preserve">Leave spaces inside the text for figures and tables (keep </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62F93">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t>figure caption in its space). Avoid using tab or enter buttons whenever possible. (</w:t>
       </w:r>
       <w:r w:rsidR="000E5790" w:rsidRPr="00B85CFD">
         <w:t>Normal</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207B94BA" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="0071175D" w:rsidRDefault="00600397" w:rsidP="0071175D">
-[...20 lines deleted...]
-    </w:p>
     <w:p w14:paraId="29872669" w14:textId="61C9C2B3" w:rsidR="00600397" w:rsidRPr="00DC2916" w:rsidRDefault="00A6432A" w:rsidP="00DC2916">
       <w:pPr>
         <w:pStyle w:val="IIUMEJheading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC2916">
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00714D1F" w:rsidRPr="00DC2916">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2916">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00600397" w:rsidRPr="00DC2916">
         <w:t>Illustrations (Heading 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D9518D" w14:textId="322459AC" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
       <w:pPr>
         <w:pStyle w:val="IIUMEJContent"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:t xml:space="preserve">Tables and </w:t>
       </w:r>
       <w:r w:rsidR="001A1822" w:rsidRPr="00B85CFD">
         <w:t>figures</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:t xml:space="preserve"> should be placed </w:t>
       </w:r>
       <w:r w:rsidR="006A0FD7" w:rsidRPr="00B85CFD">
         <w:t>within the text</w:t>
       </w:r>
       <w:r w:rsidR="0082210A" w:rsidRPr="00B85CFD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1A6C08" w14:textId="34E71882" w:rsidR="00600397" w:rsidRPr="00DC2916" w:rsidRDefault="00714D1F" w:rsidP="00DC2916">
       <w:pPr>
         <w:pStyle w:val="IIUMEJheading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC2916">
         <w:t xml:space="preserve">2.1.1. </w:t>
       </w:r>
       <w:r w:rsidR="00600397" w:rsidRPr="00DC2916">
         <w:t>Figures, Tables, and Graphs (Heading 3)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAF58A1" w14:textId="58FC54B0" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
+    <w:p w14:paraId="4CAF58A1" w14:textId="7CB745ED" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
       <w:pPr>
         <w:pStyle w:val="IIUMEJContent"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
-        <w:t xml:space="preserve">To refer to a figure or a table in the text </w:t>
+        <w:t>To refer to a figure or a table in the text</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62F93">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A1822" w:rsidRPr="00B85CFD">
         <w:t>write,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:t xml:space="preserve"> refer to Fig. 1 (for example). Figure </w:t>
       </w:r>
       <w:r w:rsidR="001A1822" w:rsidRPr="00B85CFD">
         <w:t>captions</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
-        <w:t xml:space="preserve"> should be written outside the figure or the table (not attached to the figure). Figures numbering should be absolute (not according to section numbers), for example: Fig. 1, Fig. 2, Fig. 3…. etc. (</w:t>
-[...5 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> should be written outside the figure or the table (not attached to the figure). Figures numbering should be absolute (not according to section numbers), for example: Fig. 1, Fig. 2, Fig. 3…. etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE7FDB7" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00C0329E" w:rsidP="00A81684">
+    <w:p w14:paraId="7DE7FDB7" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00C0329E" w:rsidP="00E76191">
       <w:pPr>
         <w:pStyle w:val="IIUMEJContent"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="238383FA" wp14:editId="076AC366">
             <wp:extent cx="3848100" cy="1955183"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1004,134 +1038,136 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3866961" cy="1964766"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FD3E88" w14:textId="03866A69" w:rsidR="00600397" w:rsidRPr="005113C2" w:rsidRDefault="00600397" w:rsidP="005113C2">
+    <w:p w14:paraId="47FD3E88" w14:textId="27966EBD" w:rsidR="00600397" w:rsidRPr="005113C2" w:rsidRDefault="00600397" w:rsidP="005113C2">
       <w:pPr>
         <w:pStyle w:val="IIUMEJFigCaption"/>
       </w:pPr>
       <w:r w:rsidRPr="005113C2">
         <w:t>Fig</w:t>
       </w:r>
       <w:r w:rsidR="005113C2" w:rsidRPr="005113C2">
         <w:t>ure</w:t>
       </w:r>
       <w:r w:rsidRPr="005113C2">
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="009B62C6" w:rsidRPr="005113C2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005113C2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C0329E" w:rsidRPr="005113C2">
-        <w:t xml:space="preserve">Return loss and resonant of the antenna for different types </w:t>
+        <w:t xml:space="preserve">Return loss and resonant </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1AB1">
+        <w:t xml:space="preserve">frequency </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0329E" w:rsidRPr="005113C2">
+        <w:t xml:space="preserve">of the antenna for different types </w:t>
       </w:r>
       <w:r w:rsidR="003D353A" w:rsidRPr="005113C2">
         <w:t>of MEMS</w:t>
       </w:r>
       <w:r w:rsidR="00C0329E" w:rsidRPr="005113C2">
         <w:t xml:space="preserve"> bridge materials when the switches are ON.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5954B45B" w14:textId="6A9B5A45" w:rsidR="00600397" w:rsidRPr="00E42C5F" w:rsidRDefault="00600397" w:rsidP="00A81684">
+    <w:p w14:paraId="5954B45B" w14:textId="63202829" w:rsidR="00600397" w:rsidRPr="00E42C5F" w:rsidRDefault="00600397" w:rsidP="00A81684">
       <w:pPr>
         <w:pStyle w:val="IIUMEJContent"/>
       </w:pPr>
       <w:r w:rsidRPr="00E42C5F">
-        <w:t>Figures and table size should be as suitable as to fit in two-column page according to our journal format (see enclosed sample). Leave an empty space in the place of the figure using figure space style button.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Figures and </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1AB1">
+        <w:t xml:space="preserve">tables should be sized to fit a two-column page according to our journal format (see the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C5F">
+        <w:t xml:space="preserve">enclosed sample). </w:t>
       </w:r>
       <w:r w:rsidR="000E5790" w:rsidRPr="00E42C5F">
-        <w:t>Put table title</w:t>
-[...5 lines deleted...]
-        <w:t>e</w:t>
+        <w:t xml:space="preserve">Put </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1AB1">
+        <w:t xml:space="preserve">the table title before the table and use the </w:t>
       </w:r>
       <w:r w:rsidR="000E5790" w:rsidRPr="00E42C5F">
-        <w:t xml:space="preserve"> the table and use table title</w:t>
+        <w:t>table title</w:t>
       </w:r>
       <w:r w:rsidRPr="00E42C5F">
         <w:t xml:space="preserve"> style for it</w:t>
       </w:r>
       <w:r w:rsidR="00E42C5F" w:rsidRPr="00E42C5F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E42C5F">
         <w:t>For example (</w:t>
       </w:r>
       <w:r w:rsidR="000E5790" w:rsidRPr="00E42C5F">
         <w:t>Normal</w:t>
       </w:r>
       <w:r w:rsidRPr="00E42C5F">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="005113C2">
-        <w:t xml:space="preserve"> Please produce a figure in PNG format with at least 300 dpi resolution. Copy paste graph produced by MS-Excel are NOT recommended. Please use Python </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Please produce a figure in PNG format with </w:t>
+      </w:r>
+      <w:r w:rsidR="00885DC2">
+        <w:t>a resolution of at least 300 dpi</w:t>
+      </w:r>
       <w:r w:rsidR="005113C2">
-        <w:t>matplot</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. Copy paste graph produced by MS-Excel are NOT recommended. Please use Python </w:t>
+      </w:r>
+      <w:r w:rsidR="00885DC2">
+        <w:t>Matplotlib or MATLAB to produce high-quality</w:t>
+      </w:r>
       <w:r w:rsidR="005113C2">
-        <w:t xml:space="preserve"> lib or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to produce high quality figures.</w:t>
+        <w:t xml:space="preserve"> figures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2197F5CE" w14:textId="40BE4071" w:rsidR="008437FF" w:rsidRPr="005113C2" w:rsidRDefault="00600397" w:rsidP="005113C2">
       <w:pPr>
         <w:pStyle w:val="IIUMEJTableCaption"/>
       </w:pPr>
       <w:r w:rsidRPr="005113C2">
         <w:t>Table 1</w:t>
       </w:r>
       <w:r w:rsidR="008621D6" w:rsidRPr="005113C2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005113C2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00441B80" w:rsidRPr="005113C2">
         <w:t>Example system technical data</w:t>
       </w:r>
       <w:r w:rsidRPr="005113C2">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="000E5790" w:rsidRPr="005113C2">
         <w:t>table title</w:t>
       </w:r>
       <w:r w:rsidRPr="005113C2">
@@ -2037,90 +2073,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0843E03C" w14:textId="77777777" w:rsidR="008437FF" w:rsidRPr="00B85CFD" w:rsidRDefault="008437FF" w:rsidP="00441B80">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="288" w:right="288"/>
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EFE0A3B" w14:textId="6251065B" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00943A44" w:rsidP="00DC2916">
       <w:pPr>
         <w:pStyle w:val="IIUMEJheading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.1.2. </w:t>
       </w:r>
       <w:r w:rsidR="00600397" w:rsidRPr="00B85CFD">
         <w:t>Equations (Heading 3)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DB4842" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
+    <w:p w14:paraId="62DB4842" w14:textId="6E06470D" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
       <w:pPr>
         <w:pStyle w:val="IIUMEJContent"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
-        <w:t xml:space="preserve">Write Equations and symbols using Microsoft equation editor or </w:t>
+        <w:t xml:space="preserve">Write Equations and symbols using Microsoft </w:t>
+      </w:r>
+      <w:r w:rsidR="00354C79">
+        <w:t xml:space="preserve">Equation Editor or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B85CFD">
-        <w:t>Mathtype</w:t>
+      <w:r w:rsidR="00354C79">
+        <w:t>MathType</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B85CFD">
-        <w:t>. Equation numbering should be absolute as we did with figures. In addition, write refer to Eq. (1) if you want to refer to equation number 1 and write refer to Eq. (2) if you want to refer to equation number 2 and so on. Use only one Tab space between equation and its number.</w:t>
+        <w:t>. Equation numbering should be absolute as we did with figures. In addition, write refer to Eq. (1) if you want to refer to equation number 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00354C79">
+        <w:t>, and write refer to Eq. (2) if you want to refer to equation number 2,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> and so on. Use only one Tab space between </w:t>
+      </w:r>
+      <w:r w:rsidR="00354C79">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t>equation and its number.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116FE91E" w14:textId="3707D513" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
+    <w:p w14:paraId="116FE91E" w14:textId="0FDE5804" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
       <w:pPr>
         <w:pStyle w:val="IIUMEJContent"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
-        <w:t xml:space="preserve">If you want to refer to a paper or a book, write the number of the paper or the book that is corresponding to it in the Reference section. Use the style provided (refer), for </w:t>
+        <w:t xml:space="preserve">If you want to refer to a paper or a book, write the number of the paper or the book that </w:t>
+      </w:r>
+      <w:r w:rsidR="00354C79">
+        <w:t>corresponds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> to it in the Reference section. Use the </w:t>
+      </w:r>
+      <w:r w:rsidR="00354C79">
+        <w:t>provided style (refer);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="001A1822" w:rsidRPr="00B85CFD">
         <w:t>example,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:t xml:space="preserve"> write </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5CB5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B62F93">
         <w:t>[1]</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
-        <w:t xml:space="preserve"> wherever you want to refer to article number 1. Start with article number one then number two and so on. It is important also to arrange the references in the references section according to their order</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> of appearance</w:t>
+        <w:t xml:space="preserve"> wherever you want to refer to article number 1. Start with article number one</w:t>
+      </w:r>
+      <w:r w:rsidR="00354C79">
+        <w:t>, then number two,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> and so on. It is </w:t>
+      </w:r>
+      <w:r w:rsidR="00354C79">
+        <w:t>also important</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> to arrange the references in the references section </w:t>
+      </w:r>
+      <w:r w:rsidR="00354C79">
+        <w:t>in the order they appear</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:t xml:space="preserve"> in the text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D4ECEE9" w14:textId="6C17C1EA" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="006D6B8A" w:rsidP="006D6B8A">
       <w:pPr>
         <w:pStyle w:val="IIUMEJequation"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>rate</m:t>
         </m:r>
         <m:r>
           <m:rPr>
@@ -2288,172 +2360,222 @@
                   </m:e>
                   <m:sup>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>2</m:t>
                     </m:r>
                   </m:sup>
                 </m:sSup>
               </m:den>
             </m:f>
           </m:e>
         </m:d>
       </m:oMath>
       <w:r w:rsidR="00867858" w:rsidRPr="00B85CFD">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00600397" w:rsidRPr="00B85CFD">
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23647E2A" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="0071175D" w:rsidRDefault="00600397" w:rsidP="0071175D">
+    <w:p w14:paraId="23647E2A" w14:textId="0F2143D3" w:rsidR="00600397" w:rsidRPr="0071175D" w:rsidRDefault="00600397" w:rsidP="0071175D">
       <w:pPr>
         <w:pStyle w:val="IIUMEJheading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0071175D">
-        <w:t>CONCLUSION REMARKS (HEADING 1)</w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1AB1">
+        <w:t>onclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6148C99A" w14:textId="364C756F" w:rsidR="00600397" w:rsidRPr="006623E4" w:rsidRDefault="00DD2333" w:rsidP="00DC2916">
       <w:pPr>
         <w:pStyle w:val="IIUMEJheading2"/>
       </w:pPr>
       <w:r w:rsidRPr="006623E4">
         <w:t>3.1</w:t>
       </w:r>
       <w:r w:rsidR="00882432">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006623E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00600397" w:rsidRPr="006623E4">
         <w:t>How to use this document?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406B0990" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
+    <w:p w14:paraId="406B0990" w14:textId="4E1F3FE8" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
       <w:pPr>
         <w:pStyle w:val="IIUMEJContent"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:tab/>
         <w:t xml:space="preserve">Press </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B85CFD">
         <w:t>Ctrl+A</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B85CFD">
-        <w:t xml:space="preserve"> to select all text then delete.</w:t>
+        <w:t xml:space="preserve"> to select all text</w:t>
+      </w:r>
+      <w:r w:rsidR="00330E47">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> then delete.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655AB360" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
+    <w:p w14:paraId="655AB360" w14:textId="7A082008" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
       <w:pPr>
         <w:pStyle w:val="IIUMEJContent"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:tab/>
+        <w:t>Start writing your paper</w:t>
+      </w:r>
+      <w:r w:rsidR="00330E47">
+        <w:t xml:space="preserve">, then select the appropriate style for each paragraph from the style </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00330E47">
+        <w:t>menu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> make a copy of the whole paper text and paste it here, then select the appropriate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
         <w:lastRenderedPageBreak/>
-        <w:t>•</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Start writing your paper then select the appropriate style for each paragraph from style menu or make a copy of the whole paper text and paste it here, then select the appropriate style for each paragraph. (It is recommended to remove any special formatting before </w:t>
+        <w:t xml:space="preserve">style for each paragraph. (It is recommended to remove any special formatting before </w:t>
       </w:r>
       <w:r w:rsidR="002124F9" w:rsidRPr="00B85CFD">
         <w:t>using</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:t xml:space="preserve"> paste)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A05073" w14:textId="3D62EFBA" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
       <w:pPr>
         <w:pStyle w:val="IIUMEJContent"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:tab/>
         <w:t xml:space="preserve">Save your paper with different </w:t>
       </w:r>
       <w:r w:rsidR="001A1822" w:rsidRPr="00B85CFD">
         <w:t>names so as</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:t xml:space="preserve"> not to overwrite the original document. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183B3F2B" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
+    <w:p w14:paraId="183B3F2B" w14:textId="7B6B5A75" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="00600397" w:rsidP="00A81684">
       <w:pPr>
         <w:pStyle w:val="IIUMEJContent"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:tab/>
-        <w:t xml:space="preserve">Use only simple format for your paper. (List) </w:t>
+        <w:t xml:space="preserve">Use only </w:t>
+      </w:r>
+      <w:r w:rsidR="00330E47">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve">simple format for your paper. (List) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F323F9" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="0071175D" w:rsidRDefault="00600397" w:rsidP="0071175D">
+    <w:p w14:paraId="33F323F9" w14:textId="51A4E1F5" w:rsidR="00600397" w:rsidRPr="0071175D" w:rsidRDefault="00600397" w:rsidP="0071175D">
       <w:pPr>
         <w:pStyle w:val="IIUMEJAcknow"/>
       </w:pPr>
       <w:r w:rsidRPr="0071175D">
-        <w:t>ACKNOWLEDGEMENT (ACKNOW)</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1AB1">
+        <w:t>cknowledgement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B7C8A6" w14:textId="77777777" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="000710A5" w:rsidP="00A81684">
+    <w:p w14:paraId="11B7C8A6" w14:textId="4C3C9CD7" w:rsidR="00600397" w:rsidRPr="00B85CFD" w:rsidRDefault="000710A5" w:rsidP="00A81684">
       <w:pPr>
         <w:pStyle w:val="IIUMEJContent"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
-        <w:t xml:space="preserve">The acknowledgements come at the end of an article after the conclusions and before </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1AB1">
+        <w:t>acknowledgments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> come at the end of an article</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1AB1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:t xml:space="preserve"> after the conclusions and before </w:t>
       </w:r>
       <w:r w:rsidR="002930A6" w:rsidRPr="00B85CFD">
         <w:t>the references</w:t>
       </w:r>
       <w:r w:rsidR="00B22215" w:rsidRPr="00B85CFD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52993CD4" w14:textId="77777777" w:rsidR="002557D4" w:rsidRPr="0071175D" w:rsidRDefault="002557D4" w:rsidP="0071175D">
+    <w:p w14:paraId="52993CD4" w14:textId="0464CDC2" w:rsidR="002557D4" w:rsidRPr="0071175D" w:rsidRDefault="002557D4" w:rsidP="0071175D">
       <w:pPr>
         <w:pStyle w:val="IIUMEJReferences"/>
       </w:pPr>
       <w:r w:rsidRPr="0071175D">
-        <w:t xml:space="preserve">REFERENCES </w:t>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1AB1">
+        <w:t>eferences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBF7784" w14:textId="77777777" w:rsidR="002557D4" w:rsidRPr="00B85CFD" w:rsidRDefault="002557D4" w:rsidP="00DD2333">
       <w:pPr>
         <w:pStyle w:val="IIUMEJreferenceitem"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:t xml:space="preserve">Wang QH, Kalantar-Zadeh K, Kis A, Coleman JN, Strano MS. (2012) Electronics and optoelectronics of two-dimensional transition metal dichalcogenides. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Nature Nanotechnology</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>7(11):</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
@@ -2623,91 +2745,123 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2800718C" w14:textId="77777777" w:rsidR="0082210A" w:rsidRPr="00B85CFD" w:rsidRDefault="0082210A" w:rsidP="0082210A">
       <w:pPr>
         <w:pStyle w:val="IIUMEJreferenceitem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t>Author AA,  Author BB (Date of publication). Title of article. Title of Journal, volume number: page range. doi:0000000/000000000000 or </w:t>
+        <w:t xml:space="preserve">Author </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t>AA,  Author</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BB (Date of publication). Title of article. Title of Journal, volume number: page range. doi:0000000/000000000000 or </w:t>
       </w:r>
       <w:r w:rsidR="00E218D1" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>https://</w:t>
       </w:r>
       <w:r w:rsidR="00312CFE" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>doi.org/10.xxxx/xxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3410CA2C" w14:textId="77777777" w:rsidR="0082210A" w:rsidRPr="00B85CFD" w:rsidRDefault="0082210A" w:rsidP="0082210A">
       <w:pPr>
         <w:pStyle w:val="IIUMEJreferenceitem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t>Author AA,  Author BB (Date of publication). Title of article. Title of Journal, volume number: page range. Retrieved from http://www.journalhomepage.com/full/url/</w:t>
+        <w:t xml:space="preserve">Author </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t>AA,  Author</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BB (Date of publication). Title of article. Title of Journal, volume number: page range. Retrieved from http://www.journalhomepage.com/full/url/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0328CA50" w14:textId="77777777" w:rsidR="0082210A" w:rsidRPr="00B85CFD" w:rsidRDefault="0082210A" w:rsidP="0082210A">
       <w:pPr>
         <w:pStyle w:val="IIUMEJreferenceitem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
@@ -2721,51 +2875,67 @@
         </w:rPr>
         <w:t>Mohabati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>Mobarez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A, Farhangi B</w:t>
+        <w:t xml:space="preserve"> A, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t>Farhangi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B85CFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B</w:t>
       </w:r>
       <w:r w:rsidR="00A61C46" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2016)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>. Cloning expression and purification flagellar sheath adhesion of Helicobacter pylori in Escherichia coli host as a vaccinatio</w:t>
       </w:r>
       <w:r w:rsidR="00A61C46" w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">n target. Clin Exp Vaccine Res., </w:t>
       </w:r>
       <w:r w:rsidRPr="00B85CFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2797,61 +2967,61 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="69C41C6D" w14:textId="77777777" w:rsidR="0082210A" w:rsidRPr="00B85CFD" w:rsidRDefault="0082210A" w:rsidP="004332B0">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0082210A" w:rsidRPr="00B85CFD" w:rsidSect="00FD69DE">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1728" w:right="1440" w:bottom="1152" w:left="1440" w:header="1008" w:footer="850" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5609C129" w14:textId="77777777" w:rsidR="00462DCC" w:rsidRDefault="00462DCC">
+    <w:p w14:paraId="17BEA539" w14:textId="77777777" w:rsidR="00500471" w:rsidRDefault="00500471">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05D14B7A" w14:textId="77777777" w:rsidR="00462DCC" w:rsidRDefault="00462DCC">
+    <w:p w14:paraId="17F8D5D4" w14:textId="77777777" w:rsidR="00500471" w:rsidRDefault="00500471">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2927,61 +3097,61 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F9C6897" w14:textId="19B30952" w:rsidR="00915296" w:rsidRDefault="00915296" w:rsidP="003E0830">
     <w:pPr>
       <w:pStyle w:val="Footer1"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1E652939" w14:textId="77777777" w:rsidR="003E0830" w:rsidRPr="003E0830" w:rsidRDefault="003E0830" w:rsidP="003E0830">
     <w:pPr>
       <w:pStyle w:val="Footer1"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D351EFF" w14:textId="77777777" w:rsidR="00462DCC" w:rsidRDefault="00462DCC">
+    <w:p w14:paraId="068F8958" w14:textId="77777777" w:rsidR="00500471" w:rsidRDefault="00500471">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24C1C7B7" w14:textId="77777777" w:rsidR="00462DCC" w:rsidRDefault="00462DCC">
+    <w:p w14:paraId="21064F7A" w14:textId="77777777" w:rsidR="00500471" w:rsidRDefault="00500471">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F52342C" w14:textId="15DCAB06" w:rsidR="00B46A34" w:rsidRDefault="00B46A34" w:rsidP="00B92914">
     <w:pPr>
       <w:pStyle w:val="Header1"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9639"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:right="9" w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
@@ -6093,304 +6263,316 @@
   </w:num>
   <w:num w:numId="43" w16cid:durableId="521548846">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1291328700">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1452478777">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="589239252">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1108236978">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1017659402">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0tTAyNTU0NbO0NDQyNjRX0lEKTi0uzszPAykwrAUAYdPHxCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="007E4376"/>
     <w:rsid w:val="00014B33"/>
     <w:rsid w:val="00015A64"/>
     <w:rsid w:val="000421A3"/>
     <w:rsid w:val="00052D04"/>
     <w:rsid w:val="00053D67"/>
     <w:rsid w:val="00067FD1"/>
     <w:rsid w:val="000710A5"/>
     <w:rsid w:val="00083211"/>
     <w:rsid w:val="00095A6D"/>
     <w:rsid w:val="000966B0"/>
     <w:rsid w:val="000B5C69"/>
     <w:rsid w:val="000D682F"/>
     <w:rsid w:val="000E1941"/>
     <w:rsid w:val="000E5790"/>
+    <w:rsid w:val="001022DC"/>
     <w:rsid w:val="001044DD"/>
     <w:rsid w:val="00114E40"/>
     <w:rsid w:val="0012250F"/>
     <w:rsid w:val="001406D5"/>
     <w:rsid w:val="001412A8"/>
     <w:rsid w:val="0016389D"/>
     <w:rsid w:val="00184DB2"/>
     <w:rsid w:val="001872F2"/>
     <w:rsid w:val="001A1822"/>
     <w:rsid w:val="001B35B3"/>
     <w:rsid w:val="001B59A7"/>
     <w:rsid w:val="001B72B3"/>
     <w:rsid w:val="001B7CA3"/>
     <w:rsid w:val="001D05EE"/>
     <w:rsid w:val="001E230B"/>
     <w:rsid w:val="00210536"/>
     <w:rsid w:val="0021070F"/>
     <w:rsid w:val="002124F9"/>
     <w:rsid w:val="00215585"/>
     <w:rsid w:val="0022349D"/>
     <w:rsid w:val="00245A31"/>
     <w:rsid w:val="00247A33"/>
     <w:rsid w:val="00250E59"/>
     <w:rsid w:val="002557D4"/>
+    <w:rsid w:val="00264ED1"/>
     <w:rsid w:val="002652E8"/>
     <w:rsid w:val="00287D1B"/>
     <w:rsid w:val="002930A6"/>
     <w:rsid w:val="002979CC"/>
     <w:rsid w:val="002C349E"/>
     <w:rsid w:val="002E7D9E"/>
     <w:rsid w:val="00312CFE"/>
     <w:rsid w:val="00316395"/>
+    <w:rsid w:val="00330E47"/>
     <w:rsid w:val="00344286"/>
+    <w:rsid w:val="00354C79"/>
     <w:rsid w:val="00377636"/>
     <w:rsid w:val="00383D75"/>
     <w:rsid w:val="00385990"/>
     <w:rsid w:val="003860EF"/>
     <w:rsid w:val="003A7544"/>
     <w:rsid w:val="003B3BD9"/>
     <w:rsid w:val="003C08DB"/>
     <w:rsid w:val="003C22C6"/>
     <w:rsid w:val="003D353A"/>
     <w:rsid w:val="003E0830"/>
+    <w:rsid w:val="003E1AB1"/>
     <w:rsid w:val="0042211D"/>
     <w:rsid w:val="00427ADA"/>
     <w:rsid w:val="004332B0"/>
     <w:rsid w:val="00441B80"/>
     <w:rsid w:val="00441DB4"/>
     <w:rsid w:val="00446C04"/>
     <w:rsid w:val="004513AD"/>
     <w:rsid w:val="00457958"/>
     <w:rsid w:val="00462DCC"/>
     <w:rsid w:val="004637D9"/>
     <w:rsid w:val="004740CC"/>
     <w:rsid w:val="00477A44"/>
     <w:rsid w:val="004A22CA"/>
     <w:rsid w:val="004C33D0"/>
     <w:rsid w:val="004C7F69"/>
     <w:rsid w:val="004E3DC3"/>
     <w:rsid w:val="004F2A0E"/>
+    <w:rsid w:val="00500471"/>
     <w:rsid w:val="00510405"/>
     <w:rsid w:val="005113C2"/>
     <w:rsid w:val="005120EE"/>
     <w:rsid w:val="00535D75"/>
     <w:rsid w:val="00566CF0"/>
     <w:rsid w:val="00574B59"/>
     <w:rsid w:val="0057798A"/>
     <w:rsid w:val="00577D13"/>
     <w:rsid w:val="0058198C"/>
     <w:rsid w:val="00587723"/>
     <w:rsid w:val="005971DA"/>
     <w:rsid w:val="005A5B10"/>
     <w:rsid w:val="005B305E"/>
     <w:rsid w:val="005F20DB"/>
     <w:rsid w:val="005F21D3"/>
+    <w:rsid w:val="005F4440"/>
     <w:rsid w:val="00600397"/>
     <w:rsid w:val="00620A4D"/>
     <w:rsid w:val="00644879"/>
     <w:rsid w:val="006623E4"/>
     <w:rsid w:val="0066496E"/>
     <w:rsid w:val="00667A8E"/>
     <w:rsid w:val="006A0C6F"/>
     <w:rsid w:val="006A0FD7"/>
     <w:rsid w:val="006A1F6B"/>
     <w:rsid w:val="006C55F6"/>
     <w:rsid w:val="006D4477"/>
     <w:rsid w:val="006D6B8A"/>
     <w:rsid w:val="006D7BB0"/>
     <w:rsid w:val="00701427"/>
     <w:rsid w:val="00710967"/>
     <w:rsid w:val="0071175D"/>
     <w:rsid w:val="007119A9"/>
     <w:rsid w:val="007124F9"/>
     <w:rsid w:val="00714D1F"/>
     <w:rsid w:val="00715467"/>
     <w:rsid w:val="00730B98"/>
     <w:rsid w:val="00746ABD"/>
     <w:rsid w:val="00776731"/>
     <w:rsid w:val="00793DEE"/>
     <w:rsid w:val="00794149"/>
     <w:rsid w:val="007B4412"/>
     <w:rsid w:val="007C5FC3"/>
     <w:rsid w:val="007D60E6"/>
     <w:rsid w:val="007D63A2"/>
     <w:rsid w:val="007E4376"/>
     <w:rsid w:val="007F474F"/>
     <w:rsid w:val="00812DDB"/>
     <w:rsid w:val="008164E8"/>
     <w:rsid w:val="0082210A"/>
     <w:rsid w:val="008437FF"/>
     <w:rsid w:val="008621D6"/>
     <w:rsid w:val="00867858"/>
     <w:rsid w:val="008767F3"/>
     <w:rsid w:val="00882432"/>
     <w:rsid w:val="00884452"/>
+    <w:rsid w:val="00885DC2"/>
     <w:rsid w:val="00896B5E"/>
     <w:rsid w:val="008B3292"/>
     <w:rsid w:val="008B3E44"/>
     <w:rsid w:val="008B536A"/>
     <w:rsid w:val="008D3D3B"/>
     <w:rsid w:val="008F2F0D"/>
     <w:rsid w:val="009075A8"/>
     <w:rsid w:val="00915296"/>
     <w:rsid w:val="009302E1"/>
     <w:rsid w:val="00936960"/>
     <w:rsid w:val="009414CF"/>
     <w:rsid w:val="00943A44"/>
     <w:rsid w:val="00944855"/>
     <w:rsid w:val="00956F2B"/>
     <w:rsid w:val="0096325F"/>
     <w:rsid w:val="00964A41"/>
     <w:rsid w:val="009767D9"/>
     <w:rsid w:val="0098727F"/>
     <w:rsid w:val="009A7D35"/>
     <w:rsid w:val="009B62C6"/>
     <w:rsid w:val="009C46A0"/>
     <w:rsid w:val="009E0284"/>
     <w:rsid w:val="00A37F3F"/>
     <w:rsid w:val="00A50662"/>
     <w:rsid w:val="00A57230"/>
     <w:rsid w:val="00A61C46"/>
     <w:rsid w:val="00A6432A"/>
     <w:rsid w:val="00A81684"/>
     <w:rsid w:val="00A82586"/>
+    <w:rsid w:val="00A845D1"/>
     <w:rsid w:val="00A87E67"/>
     <w:rsid w:val="00A95B52"/>
     <w:rsid w:val="00AB21D0"/>
     <w:rsid w:val="00AC17EC"/>
     <w:rsid w:val="00AC716A"/>
     <w:rsid w:val="00AD51FA"/>
     <w:rsid w:val="00AD5A96"/>
     <w:rsid w:val="00AE1DBD"/>
     <w:rsid w:val="00AE5D83"/>
     <w:rsid w:val="00B06D82"/>
     <w:rsid w:val="00B22215"/>
     <w:rsid w:val="00B412F9"/>
     <w:rsid w:val="00B46A34"/>
     <w:rsid w:val="00B60250"/>
+    <w:rsid w:val="00B62F93"/>
     <w:rsid w:val="00B76F8A"/>
     <w:rsid w:val="00B85CFD"/>
     <w:rsid w:val="00B92914"/>
     <w:rsid w:val="00BB223D"/>
     <w:rsid w:val="00BB60F8"/>
     <w:rsid w:val="00BC79CB"/>
     <w:rsid w:val="00BD722B"/>
     <w:rsid w:val="00BE46C5"/>
     <w:rsid w:val="00BE7152"/>
     <w:rsid w:val="00BF2B83"/>
     <w:rsid w:val="00BF50BB"/>
     <w:rsid w:val="00BF5CB5"/>
     <w:rsid w:val="00BF6A9E"/>
     <w:rsid w:val="00C0267B"/>
     <w:rsid w:val="00C02BB6"/>
     <w:rsid w:val="00C0329E"/>
     <w:rsid w:val="00C23EE2"/>
     <w:rsid w:val="00C2482F"/>
     <w:rsid w:val="00C322A7"/>
     <w:rsid w:val="00C42C8A"/>
     <w:rsid w:val="00C63FC5"/>
     <w:rsid w:val="00C935B9"/>
     <w:rsid w:val="00CE17ED"/>
     <w:rsid w:val="00CE2417"/>
     <w:rsid w:val="00D2384B"/>
     <w:rsid w:val="00D4453D"/>
     <w:rsid w:val="00D46B49"/>
     <w:rsid w:val="00D57B73"/>
     <w:rsid w:val="00D658E7"/>
     <w:rsid w:val="00D7492C"/>
     <w:rsid w:val="00D85A09"/>
     <w:rsid w:val="00DC2916"/>
     <w:rsid w:val="00DD2333"/>
     <w:rsid w:val="00DE3F20"/>
     <w:rsid w:val="00DE5051"/>
     <w:rsid w:val="00E218D1"/>
     <w:rsid w:val="00E36F91"/>
     <w:rsid w:val="00E42C5F"/>
     <w:rsid w:val="00E55E3D"/>
+    <w:rsid w:val="00E76191"/>
     <w:rsid w:val="00EB10F9"/>
     <w:rsid w:val="00EC0D13"/>
     <w:rsid w:val="00EC71BB"/>
     <w:rsid w:val="00EE1345"/>
     <w:rsid w:val="00EE1A03"/>
     <w:rsid w:val="00EE38DD"/>
     <w:rsid w:val="00EF5F68"/>
     <w:rsid w:val="00F058FE"/>
+    <w:rsid w:val="00F56E3D"/>
     <w:rsid w:val="00F72749"/>
     <w:rsid w:val="00F873ED"/>
     <w:rsid w:val="00FD69DE"/>
     <w:rsid w:val="00FF350D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -6877,55 +7059,57 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IIUMEJheading1">
     <w:name w:val="IIUM EJ heading1"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00D85A09"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00F56E3D"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
+      <w:smallCaps/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading20">
     <w:name w:val="heading2"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00D85A09"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IIUMEJAddress">
     <w:name w:val="IIUMEJ Address"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D85A09"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IIUMEJemail">
     <w:name w:val="IIUM EJ email"/>
@@ -7294,51 +7478,51 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-MY"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IIUMEJTableCaption">
     <w:name w:val="IIUM EJ Table_Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005113C2"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="288" w:right="288" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IIUMEJAcknow">
     <w:name w:val="IIUM EJ Acknow"/>
     <w:basedOn w:val="IIUMEJheading1"/>
     <w:qFormat/>
-    <w:rsid w:val="009302E1"/>
+    <w:rsid w:val="003E1AB1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IIUMEJReferences">
     <w:name w:val="IIUM EJ References"/>
     <w:basedOn w:val="IIUMEJheading1"/>
     <w:qFormat/>
     <w:rsid w:val="009302E1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IIUMEJAuthor">
     <w:name w:val="IIUM EJ Author"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="IIUMEJAuthorChar"/>
     <w:qFormat/>
     <w:rsid w:val="00AB21D0"/>
@@ -7988,75 +8172,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{157255C7-4EDC-436B-9657-18B549B0CA7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>IIUMEJ_JournalTemplate-revised-Dec-2017.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>864</Words>
-  <Characters>4926</Characters>
+  <Words>846</Words>
+  <Characters>4827</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>APPLICATION OF DIGITAL CELLULAR RADIO FOR MOBILE LOCATION ESTIMATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Springer Verlag</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5779</CharactersWithSpaces>
+  <CharactersWithSpaces>5662</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>APPLICATION OF DIGITAL CELLULAR RADIO FOR MOBILE LOCATION ESTIMATION</dc:title>
   <dc:creator>zalam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ea3ddcf3-ec78-4697-80d9-9aa815817a19</vt:lpwstr>
   </property>
 </Properties>
 </file>