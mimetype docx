--- v0 (2026-03-18)
+++ v1 (2026-08-06)
@@ -7,1544 +7,1536 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00067437" w:rsidRPr="003E261A" w:rsidRDefault="00067437" w:rsidP="00F47F44">
+    <w:p w14:paraId="68F60DBB" w14:textId="77777777" w:rsidR="00067437" w:rsidRPr="003E261A" w:rsidRDefault="00067437" w:rsidP="00F47F44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E261A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prospective Reviewers </w:t>
-[...10 lines deleted...]
-        <w:t>Name</w:t>
+        <w:t>Prospective Reviewers Name</w:t>
       </w:r>
       <w:r w:rsidR="00FE4CB2" w:rsidRPr="00FE4CB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00FE4CB2" w:rsidRPr="00FE4CB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...9 lines deleted...]
-        <w:t>prefer different institutes)</w:t>
+        <w:t>(prefer different institutes)</w:t>
       </w:r>
       <w:r w:rsidR="00FE4CB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00067437" w:rsidRPr="003E261A" w:rsidRDefault="00067437" w:rsidP="00F47F44">
+    <w:p w14:paraId="4279B28C" w14:textId="77777777" w:rsidR="00067437" w:rsidRPr="003E261A" w:rsidRDefault="00067437" w:rsidP="00F47F44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00FC2853">
+    <w:p w14:paraId="51C3891D" w14:textId="77777777" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00FC2853">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E261A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Reviewer 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
+    <w:p w14:paraId="556FF8B9" w14:textId="77777777" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2155"/>
         <w:gridCol w:w="6861"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00302E64">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="1A1DB421" w14:textId="77777777" w:rsidTr="00302E64">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
+          <w:p w14:paraId="43A5AD38" w14:textId="77777777" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1364480003"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
-            <w:bookmarkStart w:id="0" w:name="_GoBack" w:displacedByCustomXml="prev"/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00802558" w:rsidP="00802558">
+              <w:p w14:paraId="45F31948" w14:textId="4C659261" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="009B2915" w:rsidP="00802558">
                 <w:pPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00AC46AD">
+                <w:r w:rsidRPr="009B2915">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>Click or tap here to enter text.</w:t>
+                  <w:t>Associate Prof. Dr. Nur Haryani Binti Zakaria</w:t>
                 </w:r>
               </w:p>
             </w:tc>
-            <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00302E64">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="2915B367" w14:textId="77777777" w:rsidTr="00302E64">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
+          <w:p w14:paraId="009408B8" w14:textId="77777777" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-              <w:color w:val="auto"/>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="210615172"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="003E261A">
+              <w:p w14:paraId="4A1F2D32" w14:textId="434905C8" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="009B2915" w:rsidP="003E261A">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00AC46AD">
-[...4 lines deleted...]
-                </w:r>
+                <w:hyperlink r:id="rId8" w:history="1">
+                  <w:r w:rsidRPr="009B2915">
+                    <w:rPr>
+                      <w:rStyle w:val="Hyperlink"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>haryani@uum.edu.my</w:t>
+                  </w:r>
+                </w:hyperlink>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00302E64">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="5754C861" w14:textId="77777777" w:rsidTr="00302E64">
         <w:trPr>
           <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
+          <w:p w14:paraId="40904C5C" w14:textId="77777777" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Affiliation</w:t>
             </w:r>
             <w:r w:rsidR="00302E64" w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="244765258"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="002A6F22">
+              <w:p w14:paraId="7ACE4C5F" w14:textId="41125247" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="009B2915" w:rsidP="002A6F22">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00AC46AD">
+                <w:r w:rsidRPr="009B2915">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>Click or tap here to enter text.</w:t>
+                  <w:t>UUM College of Arts and Sciences</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00302E64">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="26438CDD" w14:textId="77777777" w:rsidTr="00302E64">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
+          <w:p w14:paraId="6A98126B" w14:textId="77777777" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
             <w:r w:rsidR="00302E64" w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1114668743"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="000C6019">
+              <w:p w14:paraId="67078343" w14:textId="37ADF1F5" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="009B2915" w:rsidP="000C6019">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00AC46AD">
+                <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>Click or tap here to enter text.</w:t>
+                  <w:t>MALAYSIA</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00302E64">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="06FE835B" w14:textId="77777777" w:rsidTr="00302E64">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
+          <w:p w14:paraId="087FC6DE" w14:textId="77777777" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reviewing Interests</w:t>
             </w:r>
             <w:r w:rsidR="00302E64" w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-730541841"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00335988" w:rsidP="00335988">
+              <w:p w14:paraId="28FCD830" w14:textId="77777777" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00335988" w:rsidP="00335988">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AC46AD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
+    <w:p w14:paraId="6D01EC55" w14:textId="77777777" w:rsidR="00930B32" w:rsidRPr="003E261A" w:rsidRDefault="00930B32" w:rsidP="00F47F44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00FC2853">
+    <w:p w14:paraId="7DD47482" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00FC2853">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E261A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Reviewer 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00FC2853">
+    <w:p w14:paraId="5A869457" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00FC2853">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2155"/>
         <w:gridCol w:w="6861"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00CF4EF2">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="5D2E54C7" w14:textId="77777777" w:rsidTr="00CF4EF2">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
+          <w:p w14:paraId="77F5A3D8" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:id w:val="78336682"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00FC2853" w:rsidRPr="007B2704" w:rsidRDefault="007B2704" w:rsidP="007B2704">
+              <w:p w14:paraId="259B984C" w14:textId="710303F3" w:rsidR="00FC2853" w:rsidRPr="007B2704" w:rsidRDefault="009B2915" w:rsidP="007B2704">
                 <w:pPr>
                   <w:pStyle w:val="ListParagraph"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:ind w:left="0"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00AC46AD">
+                <w:r w:rsidRPr="009B2915">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t>Click or tap here to enter text.</w:t>
+                  <w:t>Kim Ho Yeap</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00CF4EF2">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="07A7C672" w14:textId="77777777" w:rsidTr="00CF4EF2">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
+          <w:p w14:paraId="557746D6" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1875300052"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00FC2853" w:rsidRPr="00E018AB" w:rsidRDefault="007B2704" w:rsidP="00CF4EF2">
+              <w:p w14:paraId="5BE552D6" w14:textId="49830B86" w:rsidR="00FC2853" w:rsidRPr="00E018AB" w:rsidRDefault="009B2915" w:rsidP="00CF4EF2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00AC46AD">
-[...4 lines deleted...]
-                </w:r>
+                <w:hyperlink r:id="rId9" w:history="1">
+                  <w:r w:rsidRPr="009B2915">
+                    <w:rPr>
+                      <w:rStyle w:val="Hyperlink"/>
+                    </w:rPr>
+                    <w:t>yeapkh@utar.edu.my</w:t>
+                  </w:r>
+                </w:hyperlink>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00CF4EF2">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="0E31AD23" w14:textId="77777777" w:rsidTr="00CF4EF2">
         <w:trPr>
           <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
+          <w:p w14:paraId="4A74A9B4" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Affiliation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1450932302"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="0081010B">
+              <w:p w14:paraId="789F3142" w14:textId="33E48D35" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="009B2915" w:rsidP="0081010B">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00AC46AD">
+                <w:r w:rsidRPr="009B2915">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>Click or tap here to enter text.</w:t>
+                  <w:t>Universiti Tunku Abdul Rahman</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00CF4EF2">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="5CA92070" w14:textId="77777777" w:rsidTr="00CF4EF2">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
+          <w:p w14:paraId="22CBCA72" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Country:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="498854576"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="00CF4EF2">
+              <w:p w14:paraId="7F2229C3" w14:textId="29464422" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="009B2915" w:rsidP="00CF4EF2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00AC46AD">
+                <w:r w:rsidRPr="00FC2748">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>Click or tap here to enter text.</w:t>
+                  <w:t>MALAYSIA</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00CF4EF2">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="63D4DA31" w14:textId="77777777" w:rsidTr="00CF4EF2">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
+          <w:p w14:paraId="5F4E599A" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E261A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reviewing Interests:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1077979147"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="00CF4EF2">
+              <w:p w14:paraId="5BD05EE2" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="00CF4EF2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AC46AD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00FC2853">
+    <w:p w14:paraId="77C37EB0" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00FC2853">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00FC2853">
+    <w:p w14:paraId="21E00D91" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00FC2853">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E261A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Reviewer 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00FC2853">
+    <w:p w14:paraId="2B752F3F" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00FC2853">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2155"/>
         <w:gridCol w:w="6861"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00CF4EF2">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="33644D43" w14:textId="77777777" w:rsidTr="00CF4EF2">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC2853" w:rsidRPr="007F6EA4" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
+          <w:p w14:paraId="49A246DF" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="007F6EA4" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6EA4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1645888634"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="00840735">
+              <w:p w14:paraId="7185C1AF" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="00840735">
                 <w:pPr>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="3"/>
                   </w:numPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
                   <w:ind w:left="0"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AC46AD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00CF4EF2">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="72179BBC" w14:textId="77777777" w:rsidTr="00CF4EF2">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC2853" w:rsidRPr="007F6EA4" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
+          <w:p w14:paraId="29F4D264" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="007F6EA4" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6EA4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:bCs/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1888914807"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00FC2853" w:rsidRPr="00522C03" w:rsidRDefault="007B2704" w:rsidP="00CF4EF2">
+              <w:p w14:paraId="30381202" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="00522C03" w:rsidRDefault="007B2704" w:rsidP="00CF4EF2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:bCs/>
                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AC46AD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="0016445B">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="5138DE10" w14:textId="77777777" w:rsidTr="0016445B">
         <w:trPr>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC2853" w:rsidRPr="007F6EA4" w:rsidRDefault="00522C03" w:rsidP="00CF4EF2">
+          <w:p w14:paraId="0EBE604E" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="007F6EA4" w:rsidRDefault="00522C03" w:rsidP="00CF4EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6EA4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC2853" w:rsidRPr="007F6EA4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Affiliation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1624345581"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="00CF4EF2">
+              <w:p w14:paraId="38813E1E" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="00CF4EF2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AC46AD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A7772C" w:rsidRPr="003E261A" w:rsidTr="00CF4EF2">
+      <w:tr w:rsidR="00A7772C" w:rsidRPr="003E261A" w14:paraId="2E656B78" w14:textId="77777777" w:rsidTr="00CF4EF2">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A7772C" w:rsidRPr="007F6EA4" w:rsidRDefault="00A7772C" w:rsidP="00CF4EF2">
+          <w:p w14:paraId="0DABEB80" w14:textId="77777777" w:rsidR="00A7772C" w:rsidRPr="007F6EA4" w:rsidRDefault="00A7772C" w:rsidP="00CF4EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6EA4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Country:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1862390347"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00A7772C" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="000A13FD">
+              <w:p w14:paraId="17763F41" w14:textId="77777777" w:rsidR="00A7772C" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="000A13FD">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AC46AD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w:rsidTr="00CF4EF2">
+      <w:tr w:rsidR="003E261A" w:rsidRPr="003E261A" w14:paraId="4FD09750" w14:textId="77777777" w:rsidTr="00CF4EF2">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC2853" w:rsidRPr="007F6EA4" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
+          <w:p w14:paraId="03D89FAE" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="007F6EA4" w:rsidRDefault="00FC2853" w:rsidP="00CF4EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6EA4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reviewing Interests:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-443002264"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6861" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="00CF4EF2">
+              <w:p w14:paraId="28729BD2" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="007B2704" w:rsidP="00CF4EF2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AC46AD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00FC2853">
+    <w:p w14:paraId="1049B19B" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00FC2853">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00F47F44">
+    <w:p w14:paraId="762F3D1B" w14:textId="77777777" w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidRDefault="00FC2853" w:rsidP="00F47F44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC2853" w:rsidRPr="003E261A" w:rsidSect="000D7E00">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009B6051" w:rsidRDefault="009B6051" w:rsidP="000E6F55">
+    <w:p w14:paraId="71BB10AB" w14:textId="77777777" w:rsidR="008A30FC" w:rsidRDefault="008A30FC" w:rsidP="000E6F55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009B6051" w:rsidRDefault="009B6051" w:rsidP="000E6F55">
+    <w:p w14:paraId="05EDC764" w14:textId="77777777" w:rsidR="008A30FC" w:rsidRDefault="008A30FC" w:rsidP="000E6F55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009B6051" w:rsidRDefault="009B6051" w:rsidP="000E6F55">
+    <w:p w14:paraId="7FC3861A" w14:textId="77777777" w:rsidR="008A30FC" w:rsidRDefault="008A30FC" w:rsidP="000E6F55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009B6051" w:rsidRDefault="009B6051" w:rsidP="000E6F55">
+    <w:p w14:paraId="13D7CA44" w14:textId="77777777" w:rsidR="008A30FC" w:rsidRDefault="008A30FC" w:rsidP="000E6F55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000E6F55" w:rsidRPr="000E6F55" w:rsidRDefault="000E6F55" w:rsidP="000E6F55">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25FD8E02" w14:textId="77777777" w:rsidR="000E6F55" w:rsidRPr="000E6F55" w:rsidRDefault="000E6F55" w:rsidP="000E6F55">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000E6F55">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
       </w:rPr>
       <w:t>IIUM Engineering Journal</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03E06376"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA16C8B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2210,198 +2202,201 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2139374734">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1366251486">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="38281229">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="17511856">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1376345488">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ApV8+7QBd8dOI8qed/rYLnYtKZRfd96+tIoqNjaVWLPSV3EtIXblv49nBHFwRcZiQD0TqomKbk/osYop+Tacwg==" w:salt="PtbJtzTcPnc1j/8xo5RndA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNDW0NDI3sjA1sTQyNDNV0lEKTi0uzszPAykwrgUA4bOEiCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00F47F44"/>
     <w:rsid w:val="00067437"/>
     <w:rsid w:val="00096E39"/>
     <w:rsid w:val="000C6019"/>
     <w:rsid w:val="000D7E00"/>
     <w:rsid w:val="000E36FF"/>
     <w:rsid w:val="000E6F55"/>
     <w:rsid w:val="00102B44"/>
     <w:rsid w:val="00123FEA"/>
     <w:rsid w:val="0016445B"/>
     <w:rsid w:val="00234388"/>
     <w:rsid w:val="002702BA"/>
     <w:rsid w:val="002A6F22"/>
     <w:rsid w:val="00302E64"/>
     <w:rsid w:val="00335988"/>
     <w:rsid w:val="00395A8D"/>
     <w:rsid w:val="003E261A"/>
     <w:rsid w:val="004408D1"/>
     <w:rsid w:val="004C70D0"/>
     <w:rsid w:val="00522C03"/>
     <w:rsid w:val="005F334C"/>
     <w:rsid w:val="006335D7"/>
     <w:rsid w:val="006E61BE"/>
     <w:rsid w:val="00716D11"/>
     <w:rsid w:val="007B20B9"/>
     <w:rsid w:val="007B2704"/>
     <w:rsid w:val="007D278D"/>
     <w:rsid w:val="007F6EA4"/>
     <w:rsid w:val="00802558"/>
     <w:rsid w:val="0081010B"/>
     <w:rsid w:val="00810BE1"/>
     <w:rsid w:val="00840735"/>
+    <w:rsid w:val="008A30FC"/>
     <w:rsid w:val="008C41FC"/>
     <w:rsid w:val="00930B32"/>
+    <w:rsid w:val="009B2915"/>
     <w:rsid w:val="009B6051"/>
     <w:rsid w:val="00A7772C"/>
     <w:rsid w:val="00A9595F"/>
     <w:rsid w:val="00AB7649"/>
     <w:rsid w:val="00BA233A"/>
     <w:rsid w:val="00C35161"/>
     <w:rsid w:val="00C517BB"/>
     <w:rsid w:val="00CA6DA0"/>
     <w:rsid w:val="00CB6360"/>
     <w:rsid w:val="00CB6490"/>
     <w:rsid w:val="00CC0072"/>
     <w:rsid w:val="00D97CCC"/>
     <w:rsid w:val="00E018AB"/>
     <w:rsid w:val="00E574FA"/>
     <w:rsid w:val="00E96BAF"/>
+    <w:rsid w:val="00ED28C2"/>
     <w:rsid w:val="00F444AC"/>
     <w:rsid w:val="00F47F44"/>
     <w:rsid w:val="00F80D8C"/>
     <w:rsid w:val="00F85FA6"/>
     <w:rsid w:val="00F96470"/>
     <w:rsid w:val="00FC2853"/>
     <w:rsid w:val="00FE4CB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5FB6BDD1"/>
+  <w14:docId w14:val="521FD11A"/>
   <w15:docId w15:val="{17B28E7B-0C7F-497C-8F33-4E21AD4DC054}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2729,60 +2724,64 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E96BAF"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -2852,93 +2851,105 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB6360"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00D97CCC"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0016445B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007D278D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C35161"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00102B44"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B2915"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="104811439">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="734862438">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3064,201 +3075,217 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1915122992">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\A_PUBLICATION%20WORKFLOW\AJEE%202026\haryani@uum.edu.my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\A_PUBLICATION%20WORKFLOW\AJEE%202026\yeapkh@utar.edu.my" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B605F60A-233B-442B-A0E8-939EA4DA0541}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0008587F">
+        <w:p w:rsidR="00D03A13" w:rsidRDefault="0008587F">
           <w:r w:rsidRPr="00AC46AD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0008587F"/>
     <w:rsid w:val="0008587F"/>
+    <w:rsid w:val="0019748D"/>
     <w:rsid w:val="00AA7995"/>
+    <w:rsid w:val="00D03A13"/>
+    <w:rsid w:val="00ED28C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3586,97 +3613,102 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0008587F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -3920,65 +3952,65 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E256FD5-BD12-4B8B-95EE-B55ED51B044F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>120</Words>
-  <Characters>689</Characters>
+  <Words>129</Words>
+  <Characters>739</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>808</CharactersWithSpaces>
+  <CharactersWithSpaces>867</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Zahirul Alam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>